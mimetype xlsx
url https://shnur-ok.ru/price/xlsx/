--- v0 (2026-08-25)
+++ v1 (2026-10-14)
@@ -476,51 +476,51 @@
   <dimension ref="A1:K1144"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="8" customWidth="1" min="1" max="1"/>
     <col width="46" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="18" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
     <col width="10" customWidth="1" min="7" max="7"/>
     <col width="6" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="15" customWidth="1" min="10" max="10"/>
     <col width="60" customWidth="1" min="11" max="11"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Прайс-лист «Проальп» от 26.08.2026 — shnur-ok.ru</t>
+          <t>Прайс-лист «Проальп» от 15.10.2026 — shnur-ok.ru</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Розничные цены. «Опт» действует автоматически при заказах от 30 000 ₽ накопительно. Тел. +7 (925) 498-46-47, info@shnur-ok.ru</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n"/>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Шнуры</t>
         </is>
       </c>
       <c r="B4" s="3" t="n"/>
       <c r="C4" s="3" t="n"/>
       <c r="D4" s="3" t="n"/>
       <c r="E4" s="3" t="n"/>
       <c r="F4" s="3" t="n"/>
       <c r="G4" s="3" t="n"/>
@@ -17713,1682 +17713,1682 @@
       <c r="A425" s="3" t="inlineStr">
         <is>
           <t>10493</t>
         </is>
       </c>
       <c r="B425" s="3" t="inlineStr">
         <is>
           <t>Шнур эластичный, 6 мм, белый</t>
         </is>
       </c>
       <c r="C425" s="3" t="n">
         <v>6</v>
       </c>
       <c r="D425" s="3" t="n"/>
       <c r="E425" s="3" t="n"/>
       <c r="F425" s="3" t="n"/>
       <c r="G425" s="3" t="n">
         <v>100</v>
       </c>
       <c r="H425" s="3" t="inlineStr">
         <is>
           <t>м</t>
         </is>
       </c>
       <c r="I425" s="3" t="n">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>24.5</v>
+        <v>45.5</v>
       </c>
       <c r="K425" s="3" t="inlineStr">
         <is>
           <t>https://shnur-ok.ru/shnury/elastichnye/shnur-elastichnyj-6-mm-belyj/</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="3" t="inlineStr">
         <is>
           <t>10501</t>
         </is>
       </c>
       <c r="B426" s="3" t="inlineStr">
         <is>
           <t>Шнур эластичный, 6 мм, голубой</t>
         </is>
       </c>
       <c r="C426" s="3" t="n">
         <v>6</v>
       </c>
       <c r="D426" s="3" t="n"/>
       <c r="E426" s="3" t="n"/>
       <c r="F426" s="3" t="n"/>
       <c r="G426" s="3" t="n">
         <v>100</v>
       </c>
       <c r="H426" s="3" t="inlineStr">
         <is>
           <t>м</t>
         </is>
       </c>
       <c r="I426" s="3" t="n">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>24.5</v>
+        <v>45.5</v>
       </c>
       <c r="K426" s="3" t="inlineStr">
         <is>
           <t>https://shnur-ok.ru/shnury/elastichnye/shnur-elastichnyj-6-mm-goluboj/</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="3" t="inlineStr">
         <is>
           <t>10492</t>
         </is>
       </c>
       <c r="B427" s="3" t="inlineStr">
         <is>
           <t>Шнур эластичный, 6 мм, жёлтый</t>
         </is>
       </c>
       <c r="C427" s="3" t="n">
         <v>6</v>
       </c>
       <c r="D427" s="3" t="n"/>
       <c r="E427" s="3" t="n"/>
       <c r="F427" s="3" t="n"/>
       <c r="G427" s="3" t="n">
         <v>100</v>
       </c>
       <c r="H427" s="3" t="inlineStr">
         <is>
           <t>м</t>
         </is>
       </c>
       <c r="I427" s="3" t="n">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>24.5</v>
+        <v>45.5</v>
       </c>
       <c r="K427" s="3" t="inlineStr">
         <is>
           <t>https://shnur-ok.ru/shnury/elastichnye/shnur-elastichnyj-6-mm-zheltyj/</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="3" t="inlineStr">
         <is>
           <t>10498</t>
         </is>
       </c>
       <c r="B428" s="3" t="inlineStr">
         <is>
           <t>Шнур эластичный, 6 мм, зелёный</t>
         </is>
       </c>
       <c r="C428" s="3" t="n">
         <v>6</v>
       </c>
       <c r="D428" s="3" t="n"/>
       <c r="E428" s="3" t="n"/>
       <c r="F428" s="3" t="n"/>
       <c r="G428" s="3" t="n">
         <v>100</v>
       </c>
       <c r="H428" s="3" t="inlineStr">
         <is>
           <t>м</t>
         </is>
       </c>
       <c r="I428" s="3" t="n">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>24.5</v>
+        <v>45.5</v>
       </c>
       <c r="K428" s="3" t="inlineStr">
         <is>
           <t>https://shnur-ok.ru/shnury/elastichnye/shnur-elastichnyj-6-mm-zelenyj/</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="3" t="inlineStr">
         <is>
           <t>10502</t>
         </is>
       </c>
       <c r="B429" s="3" t="inlineStr">
         <is>
           <t>Шнур эластичный, 6 мм, коричневый</t>
         </is>
       </c>
       <c r="C429" s="3" t="n">
         <v>6</v>
       </c>
       <c r="D429" s="3" t="n"/>
       <c r="E429" s="3" t="n"/>
       <c r="F429" s="3" t="n"/>
       <c r="G429" s="3" t="n">
         <v>100</v>
       </c>
       <c r="H429" s="3" t="inlineStr">
         <is>
           <t>м</t>
         </is>
       </c>
       <c r="I429" s="3" t="n">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>24.5</v>
+        <v>45.5</v>
       </c>
       <c r="K429" s="3" t="inlineStr">
         <is>
           <t>https://shnur-ok.ru/shnury/elastichnye/shnur-elastichnyj-6-mm-korichnevyj/</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="3" t="inlineStr">
         <is>
           <t>10489</t>
         </is>
       </c>
       <c r="B430" s="3" t="inlineStr">
         <is>
           <t>Шнур эластичный, 6 мм, красный</t>
         </is>
       </c>
       <c r="C430" s="3" t="n">
         <v>6</v>
       </c>
       <c r="D430" s="3" t="n"/>
       <c r="E430" s="3" t="n"/>
       <c r="F430" s="3" t="n"/>
       <c r="G430" s="3" t="n">
         <v>100</v>
       </c>
       <c r="H430" s="3" t="inlineStr">
         <is>
           <t>м</t>
         </is>
       </c>
       <c r="I430" s="3" t="n">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>24.5</v>
+        <v>45.5</v>
       </c>
       <c r="K430" s="3" t="inlineStr">
         <is>
           <t>https://shnur-ok.ru/shnury/elastichnye/shnur-elastichnyj-6-mm-krasnyj/</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="3" t="inlineStr">
         <is>
           <t>10491</t>
         </is>
       </c>
       <c r="B431" s="3" t="inlineStr">
         <is>
           <t>Шнур эластичный, 6 мм, оранжевый</t>
         </is>
       </c>
       <c r="C431" s="3" t="n">
         <v>6</v>
       </c>
       <c r="D431" s="3" t="n"/>
       <c r="E431" s="3" t="n"/>
       <c r="F431" s="3" t="n"/>
       <c r="G431" s="3" t="n">
         <v>100</v>
       </c>
       <c r="H431" s="3" t="inlineStr">
         <is>
           <t>м</t>
         </is>
       </c>
       <c r="I431" s="3" t="n">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>24.5</v>
+        <v>45.5</v>
       </c>
       <c r="K431" s="3" t="inlineStr">
         <is>
           <t>https://shnur-ok.ru/shnury/elastichnye/shnur-elastichnyj-6-mm-oranzhevyj/</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="3" t="inlineStr">
         <is>
           <t>10490</t>
         </is>
       </c>
       <c r="B432" s="3" t="inlineStr">
         <is>
           <t>Шнур эластичный, 6 мм, розовый</t>
         </is>
       </c>
       <c r="C432" s="3" t="n">
         <v>6</v>
       </c>
       <c r="D432" s="3" t="n"/>
       <c r="E432" s="3" t="n"/>
       <c r="F432" s="3" t="n"/>
       <c r="G432" s="3" t="n">
         <v>100</v>
       </c>
       <c r="H432" s="3" t="inlineStr">
         <is>
           <t>м</t>
         </is>
       </c>
       <c r="I432" s="3" t="n">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>24.5</v>
+        <v>45.5</v>
       </c>
       <c r="K432" s="3" t="inlineStr">
         <is>
           <t>https://shnur-ok.ru/shnury/elastichnye/shnur-elastichnyj-6-mm-rozovyj/</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="3" t="inlineStr">
         <is>
           <t>10497</t>
         </is>
       </c>
       <c r="B433" s="3" t="inlineStr">
         <is>
           <t>Шнур эластичный, 6 мм, серый</t>
         </is>
       </c>
       <c r="C433" s="3" t="n">
         <v>6</v>
       </c>
       <c r="D433" s="3" t="n"/>
       <c r="E433" s="3" t="n"/>
       <c r="F433" s="3" t="n"/>
       <c r="G433" s="3" t="n">
         <v>100</v>
       </c>
       <c r="H433" s="3" t="inlineStr">
         <is>
           <t>м</t>
         </is>
       </c>
       <c r="I433" s="3" t="n">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>24.5</v>
+        <v>45.5</v>
       </c>
       <c r="K433" s="3" t="inlineStr">
         <is>
           <t>https://shnur-ok.ru/shnury/elastichnye/shnur-elastichnyj-6-mm-seryj/</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="3" t="inlineStr">
         <is>
           <t>10494</t>
         </is>
       </c>
       <c r="B434" s="3" t="inlineStr">
         <is>
           <t>Шнур эластичный, 6 мм, синий</t>
         </is>
       </c>
       <c r="C434" s="3" t="n">
         <v>6</v>
       </c>
       <c r="D434" s="3" t="n"/>
       <c r="E434" s="3" t="n"/>
       <c r="F434" s="3" t="n"/>
       <c r="G434" s="3" t="n">
         <v>100</v>
       </c>
       <c r="H434" s="3" t="inlineStr">
         <is>
           <t>м</t>
         </is>
       </c>
       <c r="I434" s="3" t="n">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>24.5</v>
+        <v>45.5</v>
       </c>
       <c r="K434" s="3" t="inlineStr">
         <is>
           <t>https://shnur-ok.ru/shnury/elastichnye/shnur-elastichnyj-6-mm-sinij/</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="3" t="inlineStr">
         <is>
           <t>10499</t>
         </is>
       </c>
       <c r="B435" s="3" t="inlineStr">
         <is>
           <t>Шнур эластичный, 6 мм, сиреневый</t>
         </is>
       </c>
       <c r="C435" s="3" t="n">
         <v>6</v>
       </c>
       <c r="D435" s="3" t="n"/>
       <c r="E435" s="3" t="n"/>
       <c r="F435" s="3" t="n"/>
       <c r="G435" s="3" t="n">
         <v>100</v>
       </c>
       <c r="H435" s="3" t="inlineStr">
         <is>
           <t>м</t>
         </is>
       </c>
       <c r="I435" s="3" t="n">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>24.5</v>
+        <v>45.5</v>
       </c>
       <c r="K435" s="3" t="inlineStr">
         <is>
           <t>https://shnur-ok.ru/shnury/elastichnye/shnur-elastichnyj-6-mm-sirenevyj/</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="3" t="inlineStr">
         <is>
           <t>10500</t>
         </is>
       </c>
       <c r="B436" s="3" t="inlineStr">
         <is>
           <t>Шнур эластичный, 6 мм, фиолетовый</t>
         </is>
       </c>
       <c r="C436" s="3" t="n">
         <v>6</v>
       </c>
       <c r="D436" s="3" t="n"/>
       <c r="E436" s="3" t="n"/>
       <c r="F436" s="3" t="n"/>
       <c r="G436" s="3" t="n">
         <v>100</v>
       </c>
       <c r="H436" s="3" t="inlineStr">
         <is>
           <t>м</t>
         </is>
       </c>
       <c r="I436" s="3" t="n">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>24.5</v>
+        <v>45.5</v>
       </c>
       <c r="K436" s="3" t="inlineStr">
         <is>
           <t>https://shnur-ok.ru/shnury/elastichnye/shnur-elastichnyj-6-mm-fioletovyj/</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="3" t="inlineStr">
         <is>
           <t>10495</t>
         </is>
       </c>
       <c r="B437" s="3" t="inlineStr">
         <is>
           <t>Шнур эластичный, 6 мм, фуксия</t>
         </is>
       </c>
       <c r="C437" s="3" t="n">
         <v>6</v>
       </c>
       <c r="D437" s="3" t="n"/>
       <c r="E437" s="3" t="n"/>
       <c r="F437" s="3" t="n"/>
       <c r="G437" s="3" t="n">
         <v>100</v>
       </c>
       <c r="H437" s="3" t="inlineStr">
         <is>
           <t>м</t>
         </is>
       </c>
       <c r="I437" s="3" t="n">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>24.5</v>
+        <v>45.5</v>
       </c>
       <c r="K437" s="3" t="inlineStr">
         <is>
           <t>https://shnur-ok.ru/shnury/elastichnye/shnur-elastichnyj-6-mm-fuksiya/</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="3" t="inlineStr">
         <is>
           <t>10496</t>
         </is>
       </c>
       <c r="B438" s="3" t="inlineStr">
         <is>
           <t>Шнур эластичный, 6 мм, хаки</t>
         </is>
       </c>
       <c r="C438" s="3" t="n">
         <v>6</v>
       </c>
       <c r="D438" s="3" t="n"/>
       <c r="E438" s="3" t="n"/>
       <c r="F438" s="3" t="n"/>
       <c r="G438" s="3" t="n">
         <v>100</v>
       </c>
       <c r="H438" s="3" t="inlineStr">
         <is>
           <t>м</t>
         </is>
       </c>
       <c r="I438" s="3" t="n">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>24.5</v>
+        <v>45.5</v>
       </c>
       <c r="K438" s="3" t="inlineStr">
         <is>
           <t>https://shnur-ok.ru/shnury/elastichnye/shnur-elastichnyj-6-mm-haki/</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="3" t="inlineStr">
         <is>
           <t>10063</t>
         </is>
       </c>
       <c r="B439" s="3" t="inlineStr">
         <is>
           <t>Шнур эластичный, 6 мм, чёрный</t>
         </is>
       </c>
       <c r="C439" s="3" t="n">
         <v>6</v>
       </c>
       <c r="D439" s="3" t="n"/>
       <c r="E439" s="3" t="n"/>
       <c r="F439" s="3" t="n"/>
       <c r="G439" s="3" t="n">
         <v>100</v>
       </c>
       <c r="H439" s="3" t="inlineStr">
         <is>
           <t>м</t>
         </is>
       </c>
       <c r="I439" s="3" t="n">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>24.5</v>
+        <v>45.5</v>
       </c>
       <c r="K439" s="3" t="inlineStr">
         <is>
           <t>https://shnur-ok.ru/shnury/elastichnye/shnur-elastichnyj-6-mm-chernyj/</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="3" t="inlineStr">
         <is>
           <t>10507</t>
         </is>
       </c>
       <c r="B440" s="3" t="inlineStr">
         <is>
           <t>Шнур эластичный, 8 мм, белый</t>
         </is>
       </c>
       <c r="C440" s="3" t="n">
         <v>8</v>
       </c>
       <c r="D440" s="3" t="n"/>
       <c r="E440" s="3" t="n"/>
       <c r="F440" s="3" t="n"/>
       <c r="G440" s="3" t="n">
         <v>100</v>
       </c>
       <c r="H440" s="3" t="inlineStr">
         <is>
           <t>м</t>
         </is>
       </c>
       <c r="I440" s="3" t="n">
+        <v>65</v>
+      </c>
+      <c r="J440" s="3" t="n">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>44.5</v>
       </c>
       <c r="K440" s="3" t="inlineStr">
         <is>
           <t>https://shnur-ok.ru/shnury/elastichnye/shnur-elastichnyj-8-mm-belyj/</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="3" t="inlineStr">
         <is>
           <t>10515</t>
         </is>
       </c>
       <c r="B441" s="3" t="inlineStr">
         <is>
           <t>Шнур эластичный, 8 мм, голубой</t>
         </is>
       </c>
       <c r="C441" s="3" t="n">
         <v>8</v>
       </c>
       <c r="D441" s="3" t="n"/>
       <c r="E441" s="3" t="n"/>
       <c r="F441" s="3" t="n"/>
       <c r="G441" s="3" t="n">
         <v>100</v>
       </c>
       <c r="H441" s="3" t="inlineStr">
         <is>
           <t>м</t>
         </is>
       </c>
       <c r="I441" s="3" t="n">
+        <v>65</v>
+      </c>
+      <c r="J441" s="3" t="n">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>44.5</v>
       </c>
       <c r="K441" s="3" t="inlineStr">
         <is>
           <t>https://shnur-ok.ru/shnury/elastichnye/shnur-elastichnyj-8-mm-goluboj/</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="3" t="inlineStr">
         <is>
           <t>10506</t>
         </is>
       </c>
       <c r="B442" s="3" t="inlineStr">
         <is>
           <t>Шнур эластичный, 8 мм, жёлтый</t>
         </is>
       </c>
       <c r="C442" s="3" t="n">
         <v>8</v>
       </c>
       <c r="D442" s="3" t="n"/>
       <c r="E442" s="3" t="n"/>
       <c r="F442" s="3" t="n"/>
       <c r="G442" s="3" t="n">
         <v>100</v>
       </c>
       <c r="H442" s="3" t="inlineStr">
         <is>
           <t>м</t>
         </is>
       </c>
       <c r="I442" s="3" t="n">
+        <v>65</v>
+      </c>
+      <c r="J442" s="3" t="n">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>44.5</v>
       </c>
       <c r="K442" s="3" t="inlineStr">
         <is>
           <t>https://shnur-ok.ru/shnury/elastichnye/shnur-elastichnyj-8-mm-zheltyj/</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="3" t="inlineStr">
         <is>
           <t>10512</t>
         </is>
       </c>
       <c r="B443" s="3" t="inlineStr">
         <is>
           <t>Шнур эластичный, 8 мм, зелёный</t>
         </is>
       </c>
       <c r="C443" s="3" t="n">
         <v>8</v>
       </c>
       <c r="D443" s="3" t="n"/>
       <c r="E443" s="3" t="n"/>
       <c r="F443" s="3" t="n"/>
       <c r="G443" s="3" t="n">
         <v>100</v>
       </c>
       <c r="H443" s="3" t="inlineStr">
         <is>
           <t>м</t>
         </is>
       </c>
       <c r="I443" s="3" t="n">
+        <v>65</v>
+      </c>
+      <c r="J443" s="3" t="n">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>44.5</v>
       </c>
       <c r="K443" s="3" t="inlineStr">
         <is>
           <t>https://shnur-ok.ru/shnury/elastichnye/shnur-elastichnyj-8-mm-zelenyj/</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="3" t="inlineStr">
         <is>
           <t>10516</t>
         </is>
       </c>
       <c r="B444" s="3" t="inlineStr">
         <is>
           <t>Шнур эластичный, 8 мм, коричневый</t>
         </is>
       </c>
       <c r="C444" s="3" t="n">
         <v>8</v>
       </c>
       <c r="D444" s="3" t="n"/>
       <c r="E444" s="3" t="n"/>
       <c r="F444" s="3" t="n"/>
       <c r="G444" s="3" t="n">
         <v>100</v>
       </c>
       <c r="H444" s="3" t="inlineStr">
         <is>
           <t>м</t>
         </is>
       </c>
       <c r="I444" s="3" t="n">
+        <v>65</v>
+      </c>
+      <c r="J444" s="3" t="n">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>44.5</v>
       </c>
       <c r="K444" s="3" t="inlineStr">
         <is>
           <t>https://shnur-ok.ru/shnury/elastichnye/shnur-elastichnyj-8-mm-korichnevyj/</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="3" t="inlineStr">
         <is>
           <t>10503</t>
         </is>
       </c>
       <c r="B445" s="3" t="inlineStr">
         <is>
           <t>Шнур эластичный, 8 мм, красный</t>
         </is>
       </c>
       <c r="C445" s="3" t="n">
         <v>8</v>
       </c>
       <c r="D445" s="3" t="n"/>
       <c r="E445" s="3" t="n"/>
       <c r="F445" s="3" t="n"/>
       <c r="G445" s="3" t="n">
         <v>100</v>
       </c>
       <c r="H445" s="3" t="inlineStr">
         <is>
           <t>м</t>
         </is>
       </c>
       <c r="I445" s="3" t="n">
+        <v>65</v>
+      </c>
+      <c r="J445" s="3" t="n">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>44.5</v>
       </c>
       <c r="K445" s="3" t="inlineStr">
         <is>
           <t>https://shnur-ok.ru/shnury/elastichnye/shnur-elastichnyj-8-mm-krasnyj/</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="3" t="inlineStr">
         <is>
           <t>10505</t>
         </is>
       </c>
       <c r="B446" s="3" t="inlineStr">
         <is>
           <t>Шнур эластичный, 8 мм, оранжевый</t>
         </is>
       </c>
       <c r="C446" s="3" t="n">
         <v>8</v>
       </c>
       <c r="D446" s="3" t="n"/>
       <c r="E446" s="3" t="n"/>
       <c r="F446" s="3" t="n"/>
       <c r="G446" s="3" t="n">
         <v>100</v>
       </c>
       <c r="H446" s="3" t="inlineStr">
         <is>
           <t>м</t>
         </is>
       </c>
       <c r="I446" s="3" t="n">
+        <v>65</v>
+      </c>
+      <c r="J446" s="3" t="n">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>44.5</v>
       </c>
       <c r="K446" s="3" t="inlineStr">
         <is>
           <t>https://shnur-ok.ru/shnury/elastichnye/shnur-elastichnyj-8-mm-oranzhevyj/</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="3" t="inlineStr">
         <is>
           <t>10504</t>
         </is>
       </c>
       <c r="B447" s="3" t="inlineStr">
         <is>
           <t>Шнур эластичный, 8 мм, розовый</t>
         </is>
       </c>
       <c r="C447" s="3" t="n">
         <v>8</v>
       </c>
       <c r="D447" s="3" t="n"/>
       <c r="E447" s="3" t="n"/>
       <c r="F447" s="3" t="n"/>
       <c r="G447" s="3" t="n">
         <v>100</v>
       </c>
       <c r="H447" s="3" t="inlineStr">
         <is>
           <t>м</t>
         </is>
       </c>
       <c r="I447" s="3" t="n">
+        <v>65</v>
+      </c>
+      <c r="J447" s="3" t="n">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>44.5</v>
       </c>
       <c r="K447" s="3" t="inlineStr">
         <is>
           <t>https://shnur-ok.ru/shnury/elastichnye/shnur-elastichnyj-8-mm-rozovyj/</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="3" t="inlineStr">
         <is>
           <t>10511</t>
         </is>
       </c>
       <c r="B448" s="3" t="inlineStr">
         <is>
           <t>Шнур эластичный, 8 мм, серый</t>
         </is>
       </c>
       <c r="C448" s="3" t="n">
         <v>8</v>
       </c>
       <c r="D448" s="3" t="n"/>
       <c r="E448" s="3" t="n"/>
       <c r="F448" s="3" t="n"/>
       <c r="G448" s="3" t="n">
         <v>100</v>
       </c>
       <c r="H448" s="3" t="inlineStr">
         <is>
           <t>м</t>
         </is>
       </c>
       <c r="I448" s="3" t="n">
+        <v>65</v>
+      </c>
+      <c r="J448" s="3" t="n">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>44.5</v>
       </c>
       <c r="K448" s="3" t="inlineStr">
         <is>
           <t>https://shnur-ok.ru/shnury/elastichnye/shnur-elastichnyj-8-mm-seryj/</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="3" t="inlineStr">
         <is>
           <t>10508</t>
         </is>
       </c>
       <c r="B449" s="3" t="inlineStr">
         <is>
           <t>Шнур эластичный, 8 мм, синий</t>
         </is>
       </c>
       <c r="C449" s="3" t="n">
         <v>8</v>
       </c>
       <c r="D449" s="3" t="n"/>
       <c r="E449" s="3" t="n"/>
       <c r="F449" s="3" t="n"/>
       <c r="G449" s="3" t="n">
         <v>100</v>
       </c>
       <c r="H449" s="3" t="inlineStr">
         <is>
           <t>м</t>
         </is>
       </c>
       <c r="I449" s="3" t="n">
+        <v>65</v>
+      </c>
+      <c r="J449" s="3" t="n">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>44.5</v>
       </c>
       <c r="K449" s="3" t="inlineStr">
         <is>
           <t>https://shnur-ok.ru/shnury/elastichnye/shnur-elastichnyj-8-mm-sinij/</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="3" t="inlineStr">
         <is>
           <t>10513</t>
         </is>
       </c>
       <c r="B450" s="3" t="inlineStr">
         <is>
           <t>Шнур эластичный, 8 мм, сиреневый</t>
         </is>
       </c>
       <c r="C450" s="3" t="n">
         <v>8</v>
       </c>
       <c r="D450" s="3" t="n"/>
       <c r="E450" s="3" t="n"/>
       <c r="F450" s="3" t="n"/>
       <c r="G450" s="3" t="n">
         <v>100</v>
       </c>
       <c r="H450" s="3" t="inlineStr">
         <is>
           <t>м</t>
         </is>
       </c>
       <c r="I450" s="3" t="n">
+        <v>65</v>
+      </c>
+      <c r="J450" s="3" t="n">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>44.5</v>
       </c>
       <c r="K450" s="3" t="inlineStr">
         <is>
           <t>https://shnur-ok.ru/shnury/elastichnye/shnur-elastichnyj-8-mm-sirenevyj/</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="3" t="inlineStr">
         <is>
           <t>10514</t>
         </is>
       </c>
       <c r="B451" s="3" t="inlineStr">
         <is>
           <t>Шнур эластичный, 8 мм, фиолетовый</t>
         </is>
       </c>
       <c r="C451" s="3" t="n">
         <v>8</v>
       </c>
       <c r="D451" s="3" t="n"/>
       <c r="E451" s="3" t="n"/>
       <c r="F451" s="3" t="n"/>
       <c r="G451" s="3" t="n">
         <v>100</v>
       </c>
       <c r="H451" s="3" t="inlineStr">
         <is>
           <t>м</t>
         </is>
       </c>
       <c r="I451" s="3" t="n">
+        <v>65</v>
+      </c>
+      <c r="J451" s="3" t="n">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>44.5</v>
       </c>
       <c r="K451" s="3" t="inlineStr">
         <is>
           <t>https://shnur-ok.ru/shnury/elastichnye/shnur-elastichnyj-8-mm-fioletovyj/</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="3" t="inlineStr">
         <is>
           <t>10509</t>
         </is>
       </c>
       <c r="B452" s="3" t="inlineStr">
         <is>
           <t>Шнур эластичный, 8 мм, фуксия</t>
         </is>
       </c>
       <c r="C452" s="3" t="n">
         <v>8</v>
       </c>
       <c r="D452" s="3" t="n"/>
       <c r="E452" s="3" t="n"/>
       <c r="F452" s="3" t="n"/>
       <c r="G452" s="3" t="n">
         <v>100</v>
       </c>
       <c r="H452" s="3" t="inlineStr">
         <is>
           <t>м</t>
         </is>
       </c>
       <c r="I452" s="3" t="n">
+        <v>65</v>
+      </c>
+      <c r="J452" s="3" t="n">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>44.5</v>
       </c>
       <c r="K452" s="3" t="inlineStr">
         <is>
           <t>https://shnur-ok.ru/shnury/elastichnye/shnur-elastichnyj-8-mm-fuksiya/</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="3" t="inlineStr">
         <is>
           <t>10510</t>
         </is>
       </c>
       <c r="B453" s="3" t="inlineStr">
         <is>
           <t>Шнур эластичный, 8 мм, хаки</t>
         </is>
       </c>
       <c r="C453" s="3" t="n">
         <v>8</v>
       </c>
       <c r="D453" s="3" t="n"/>
       <c r="E453" s="3" t="n"/>
       <c r="F453" s="3" t="n"/>
       <c r="G453" s="3" t="n">
         <v>100</v>
       </c>
       <c r="H453" s="3" t="inlineStr">
         <is>
           <t>м</t>
         </is>
       </c>
       <c r="I453" s="3" t="n">
+        <v>65</v>
+      </c>
+      <c r="J453" s="3" t="n">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>44.5</v>
       </c>
       <c r="K453" s="3" t="inlineStr">
         <is>
           <t>https://shnur-ok.ru/shnury/elastichnye/shnur-elastichnyj-8-mm-haki/</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="3" t="inlineStr">
         <is>
           <t>10064</t>
         </is>
       </c>
       <c r="B454" s="3" t="inlineStr">
         <is>
           <t>Шнур эластичный, 8 мм, чёрный</t>
         </is>
       </c>
       <c r="C454" s="3" t="n">
         <v>8</v>
       </c>
       <c r="D454" s="3" t="n"/>
       <c r="E454" s="3" t="n"/>
       <c r="F454" s="3" t="n"/>
       <c r="G454" s="3" t="n">
         <v>100</v>
       </c>
       <c r="H454" s="3" t="inlineStr">
         <is>
           <t>м</t>
         </is>
       </c>
       <c r="I454" s="3" t="n">
+        <v>65</v>
+      </c>
+      <c r="J454" s="3" t="n">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>44.5</v>
       </c>
       <c r="K454" s="3" t="inlineStr">
         <is>
           <t>https://shnur-ok.ru/shnury/elastichnye/shnur-elastichnyj-8-mm-chernyj/</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="3" t="inlineStr">
         <is>
           <t>10521</t>
         </is>
       </c>
       <c r="B455" s="3" t="inlineStr">
         <is>
           <t>Шнур эластичный, 10 мм, белый</t>
         </is>
       </c>
       <c r="C455" s="3" t="n">
         <v>10</v>
       </c>
       <c r="D455" s="3" t="n"/>
       <c r="E455" s="3" t="n"/>
       <c r="F455" s="3" t="n"/>
       <c r="G455" s="3" t="n">
         <v>100</v>
       </c>
       <c r="H455" s="3" t="inlineStr">
         <is>
           <t>м</t>
         </is>
       </c>
       <c r="I455" s="3" t="n">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>58.5</v>
+        <v>63.2</v>
       </c>
       <c r="K455" s="3" t="inlineStr">
         <is>
           <t>https://shnur-ok.ru/shnury/elastichnye/shnur-elastichnyj-10-mm-belyj/</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="3" t="inlineStr">
         <is>
           <t>10529</t>
         </is>
       </c>
       <c r="B456" s="3" t="inlineStr">
         <is>
           <t>Шнур эластичный, 10 мм, голубой</t>
         </is>
       </c>
       <c r="C456" s="3" t="n">
         <v>10</v>
       </c>
       <c r="D456" s="3" t="n"/>
       <c r="E456" s="3" t="n"/>
       <c r="F456" s="3" t="n"/>
       <c r="G456" s="3" t="n">
         <v>100</v>
       </c>
       <c r="H456" s="3" t="inlineStr">
         <is>
           <t>м</t>
         </is>
       </c>
       <c r="I456" s="3" t="n">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>58.5</v>
+        <v>63.2</v>
       </c>
       <c r="K456" s="3" t="inlineStr">
         <is>
           <t>https://shnur-ok.ru/shnury/elastichnye/shnur-elastichnyj-10-mm-goluboj/</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="3" t="inlineStr">
         <is>
           <t>10520</t>
         </is>
       </c>
       <c r="B457" s="3" t="inlineStr">
         <is>
           <t>Шнур эластичный, 10 мм, жёлтый</t>
         </is>
       </c>
       <c r="C457" s="3" t="n">
         <v>10</v>
       </c>
       <c r="D457" s="3" t="n"/>
       <c r="E457" s="3" t="n"/>
       <c r="F457" s="3" t="n"/>
       <c r="G457" s="3" t="n">
         <v>100</v>
       </c>
       <c r="H457" s="3" t="inlineStr">
         <is>
           <t>м</t>
         </is>
       </c>
       <c r="I457" s="3" t="n">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>58.5</v>
+        <v>63.2</v>
       </c>
       <c r="K457" s="3" t="inlineStr">
         <is>
           <t>https://shnur-ok.ru/shnury/elastichnye/shnur-elastichnyj-10-mm-zheltyj/</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="3" t="inlineStr">
         <is>
           <t>10526</t>
         </is>
       </c>
       <c r="B458" s="3" t="inlineStr">
         <is>
           <t>Шнур эластичный, 10 мм, зелёный</t>
         </is>
       </c>
       <c r="C458" s="3" t="n">
         <v>10</v>
       </c>
       <c r="D458" s="3" t="n"/>
       <c r="E458" s="3" t="n"/>
       <c r="F458" s="3" t="n"/>
       <c r="G458" s="3" t="n">
         <v>100</v>
       </c>
       <c r="H458" s="3" t="inlineStr">
         <is>
           <t>м</t>
         </is>
       </c>
       <c r="I458" s="3" t="n">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>58.5</v>
+        <v>63.2</v>
       </c>
       <c r="K458" s="3" t="inlineStr">
         <is>
           <t>https://shnur-ok.ru/shnury/elastichnye/shnur-elastichnyj-10-mm-zelenyj/</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="3" t="inlineStr">
         <is>
           <t>10530</t>
         </is>
       </c>
       <c r="B459" s="3" t="inlineStr">
         <is>
           <t>Шнур эластичный, 10 мм, коричневый</t>
         </is>
       </c>
       <c r="C459" s="3" t="n">
         <v>10</v>
       </c>
       <c r="D459" s="3" t="n"/>
       <c r="E459" s="3" t="n"/>
       <c r="F459" s="3" t="n"/>
       <c r="G459" s="3" t="n">
         <v>100</v>
       </c>
       <c r="H459" s="3" t="inlineStr">
         <is>
           <t>м</t>
         </is>
       </c>
       <c r="I459" s="3" t="n">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>58.5</v>
+        <v>63.2</v>
       </c>
       <c r="K459" s="3" t="inlineStr">
         <is>
           <t>https://shnur-ok.ru/shnury/elastichnye/shnur-elastichnyj-10-mm-korichnevyj/</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="3" t="inlineStr">
         <is>
           <t>10517</t>
         </is>
       </c>
       <c r="B460" s="3" t="inlineStr">
         <is>
           <t>Шнур эластичный, 10 мм, красный</t>
         </is>
       </c>
       <c r="C460" s="3" t="n">
         <v>10</v>
       </c>
       <c r="D460" s="3" t="n"/>
       <c r="E460" s="3" t="n"/>
       <c r="F460" s="3" t="n"/>
       <c r="G460" s="3" t="n">
         <v>100</v>
       </c>
       <c r="H460" s="3" t="inlineStr">
         <is>
           <t>м</t>
         </is>
       </c>
       <c r="I460" s="3" t="n">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>58.5</v>
+        <v>63.2</v>
       </c>
       <c r="K460" s="3" t="inlineStr">
         <is>
           <t>https://shnur-ok.ru/shnury/elastichnye/shnur-elastichnyj-10-mm-krasnyj/</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="3" t="inlineStr">
         <is>
           <t>10519</t>
         </is>
       </c>
       <c r="B461" s="3" t="inlineStr">
         <is>
           <t>Шнур эластичный, 10 мм, оранжевый</t>
         </is>
       </c>
       <c r="C461" s="3" t="n">
         <v>10</v>
       </c>
       <c r="D461" s="3" t="n"/>
       <c r="E461" s="3" t="n"/>
       <c r="F461" s="3" t="n"/>
       <c r="G461" s="3" t="n">
         <v>100</v>
       </c>
       <c r="H461" s="3" t="inlineStr">
         <is>
           <t>м</t>
         </is>
       </c>
       <c r="I461" s="3" t="n">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>58.5</v>
+        <v>63.2</v>
       </c>
       <c r="K461" s="3" t="inlineStr">
         <is>
           <t>https://shnur-ok.ru/shnury/elastichnye/shnur-elastichnyj-10-mm-oranzhevyj/</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="3" t="inlineStr">
         <is>
           <t>10518</t>
         </is>
       </c>
       <c r="B462" s="3" t="inlineStr">
         <is>
           <t>Шнур эластичный, 10 мм, розовый</t>
         </is>
       </c>
       <c r="C462" s="3" t="n">
         <v>10</v>
       </c>
       <c r="D462" s="3" t="n"/>
       <c r="E462" s="3" t="n"/>
       <c r="F462" s="3" t="n"/>
       <c r="G462" s="3" t="n">
         <v>100</v>
       </c>
       <c r="H462" s="3" t="inlineStr">
         <is>
           <t>м</t>
         </is>
       </c>
       <c r="I462" s="3" t="n">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>58.5</v>
+        <v>63.2</v>
       </c>
       <c r="K462" s="3" t="inlineStr">
         <is>
           <t>https://shnur-ok.ru/shnury/elastichnye/shnur-elastichnyj-10-mm-rozovyj/</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="3" t="inlineStr">
         <is>
           <t>10525</t>
         </is>
       </c>
       <c r="B463" s="3" t="inlineStr">
         <is>
           <t>Шнур эластичный, 10 мм, серый</t>
         </is>
       </c>
       <c r="C463" s="3" t="n">
         <v>10</v>
       </c>
       <c r="D463" s="3" t="n"/>
       <c r="E463" s="3" t="n"/>
       <c r="F463" s="3" t="n"/>
       <c r="G463" s="3" t="n">
         <v>100</v>
       </c>
       <c r="H463" s="3" t="inlineStr">
         <is>
           <t>м</t>
         </is>
       </c>
       <c r="I463" s="3" t="n">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>58.5</v>
+        <v>63.2</v>
       </c>
       <c r="K463" s="3" t="inlineStr">
         <is>
           <t>https://shnur-ok.ru/shnury/elastichnye/shnur-elastichnyj-10-mm-seryj/</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="3" t="inlineStr">
         <is>
           <t>10522</t>
         </is>
       </c>
       <c r="B464" s="3" t="inlineStr">
         <is>
           <t>Шнур эластичный, 10 мм, синий</t>
         </is>
       </c>
       <c r="C464" s="3" t="n">
         <v>10</v>
       </c>
       <c r="D464" s="3" t="n"/>
       <c r="E464" s="3" t="n"/>
       <c r="F464" s="3" t="n"/>
       <c r="G464" s="3" t="n">
         <v>100</v>
       </c>
       <c r="H464" s="3" t="inlineStr">
         <is>
           <t>м</t>
         </is>
       </c>
       <c r="I464" s="3" t="n">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>58.5</v>
+        <v>63.2</v>
       </c>
       <c r="K464" s="3" t="inlineStr">
         <is>
           <t>https://shnur-ok.ru/shnury/elastichnye/shnur-elastichnyj-10-mm-sinij/</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="3" t="inlineStr">
         <is>
           <t>10527</t>
         </is>
       </c>
       <c r="B465" s="3" t="inlineStr">
         <is>
           <t>Шнур эластичный, 10 мм, сиреневый</t>
         </is>
       </c>
       <c r="C465" s="3" t="n">
         <v>10</v>
       </c>
       <c r="D465" s="3" t="n"/>
       <c r="E465" s="3" t="n"/>
       <c r="F465" s="3" t="n"/>
       <c r="G465" s="3" t="n">
         <v>100</v>
       </c>
       <c r="H465" s="3" t="inlineStr">
         <is>
           <t>м</t>
         </is>
       </c>
       <c r="I465" s="3" t="n">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>58.5</v>
+        <v>63.2</v>
       </c>
       <c r="K465" s="3" t="inlineStr">
         <is>
           <t>https://shnur-ok.ru/shnury/elastichnye/shnur-elastichnyj-10-mm-sirenevyj/</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="3" t="inlineStr">
         <is>
           <t>10528</t>
         </is>
       </c>
       <c r="B466" s="3" t="inlineStr">
         <is>
           <t>Шнур эластичный, 10 мм, фиолетовый</t>
         </is>
       </c>
       <c r="C466" s="3" t="n">
         <v>10</v>
       </c>
       <c r="D466" s="3" t="n"/>
       <c r="E466" s="3" t="n"/>
       <c r="F466" s="3" t="n"/>
       <c r="G466" s="3" t="n">
         <v>100</v>
       </c>
       <c r="H466" s="3" t="inlineStr">
         <is>
           <t>м</t>
         </is>
       </c>
       <c r="I466" s="3" t="n">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>58.5</v>
+        <v>63.2</v>
       </c>
       <c r="K466" s="3" t="inlineStr">
         <is>
           <t>https://shnur-ok.ru/shnury/elastichnye/shnur-elastichnyj-10-mm-fioletovyj/</t>
         </is>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="3" t="inlineStr">
         <is>
           <t>10523</t>
         </is>
       </c>
       <c r="B467" s="3" t="inlineStr">
         <is>
           <t>Шнур эластичный, 10 мм, фуксия</t>
         </is>
       </c>
       <c r="C467" s="3" t="n">
         <v>10</v>
       </c>
       <c r="D467" s="3" t="n"/>
       <c r="E467" s="3" t="n"/>
       <c r="F467" s="3" t="n"/>
       <c r="G467" s="3" t="n">
         <v>100</v>
       </c>
       <c r="H467" s="3" t="inlineStr">
         <is>
           <t>м</t>
         </is>
       </c>
       <c r="I467" s="3" t="n">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>58.5</v>
+        <v>63.2</v>
       </c>
       <c r="K467" s="3" t="inlineStr">
         <is>
           <t>https://shnur-ok.ru/shnury/elastichnye/shnur-elastichnyj-10-mm-fuksiya/</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="3" t="inlineStr">
         <is>
           <t>10524</t>
         </is>
       </c>
       <c r="B468" s="3" t="inlineStr">
         <is>
           <t>Шнур эластичный, 10 мм, хаки</t>
         </is>
       </c>
       <c r="C468" s="3" t="n">
         <v>10</v>
       </c>
       <c r="D468" s="3" t="n"/>
       <c r="E468" s="3" t="n"/>
       <c r="F468" s="3" t="n"/>
       <c r="G468" s="3" t="n">
         <v>100</v>
       </c>
       <c r="H468" s="3" t="inlineStr">
         <is>
           <t>м</t>
         </is>
       </c>
       <c r="I468" s="3" t="n">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>58.5</v>
+        <v>63.2</v>
       </c>
       <c r="K468" s="3" t="inlineStr">
         <is>
           <t>https://shnur-ok.ru/shnury/elastichnye/shnur-elastichnyj-10-mm-haki/</t>
         </is>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="3" t="inlineStr">
         <is>
           <t>10065</t>
         </is>
       </c>
       <c r="B469" s="3" t="inlineStr">
         <is>
           <t>Шнур эластичный, 10 мм, чёрный</t>
         </is>
       </c>
       <c r="C469" s="3" t="n">
         <v>10</v>
       </c>
       <c r="D469" s="3" t="n"/>
       <c r="E469" s="3" t="n"/>
       <c r="F469" s="3" t="n"/>
       <c r="G469" s="3" t="n">
         <v>100</v>
       </c>
       <c r="H469" s="3" t="inlineStr">
         <is>
           <t>м</t>
         </is>
       </c>
       <c r="I469" s="3" t="n">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>58.5</v>
+        <v>63.2</v>
       </c>
       <c r="K469" s="3" t="inlineStr">
         <is>
           <t>https://shnur-ok.ru/shnury/elastichnye/shnur-elastichnyj-10-mm-chernyj/</t>
         </is>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="6" t="n"/>
       <c r="B470" s="3" t="n"/>
       <c r="C470" s="3" t="n"/>
       <c r="D470" s="3" t="n"/>
       <c r="E470" s="3" t="n"/>
       <c r="F470" s="3" t="n"/>
       <c r="G470" s="3" t="n"/>
       <c r="H470" s="3" t="n"/>
       <c r="I470" s="3" t="n"/>
       <c r="J470" s="3" t="n"/>
       <c r="K470" s="3" t="n"/>
     </row>
     <row r="471">
       <c r="A471" s="3" t="inlineStr">
         <is>
           <t>Верёвки</t>
         </is>
@@ -21359,95 +21359,95 @@
       </c>
       <c r="B523" s="3" t="inlineStr">
         <is>
           <t>Канат джутовый, 22 мм</t>
         </is>
       </c>
       <c r="C523" s="3" t="n">
         <v>22</v>
       </c>
       <c r="D523" s="3" t="n"/>
       <c r="E523" s="3" t="n">
         <v>330</v>
       </c>
       <c r="F523" s="3" t="n">
         <v>1600</v>
       </c>
       <c r="G523" s="3" t="n">
         <v>72</v>
       </c>
       <c r="H523" s="3" t="inlineStr">
         <is>
           <t>м</t>
         </is>
       </c>
       <c r="I523" s="3" t="n">
-        <v>93.2</v>
+        <v>101</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>85.5</v>
+        <v>87</v>
       </c>
       <c r="K523" s="3" t="inlineStr">
         <is>
           <t>https://shnur-ok.ru/kanaty/dzhutovye/dzhutovyj-kanat-22-mm/</t>
         </is>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="3" t="inlineStr">
         <is>
           <t>10106</t>
         </is>
       </c>
       <c r="B524" s="3" t="inlineStr">
         <is>
           <t>Канат джутовый, 24 мм</t>
         </is>
       </c>
       <c r="C524" s="3" t="n">
         <v>24</v>
       </c>
       <c r="D524" s="3" t="n"/>
       <c r="E524" s="3" t="n">
         <v>396.7</v>
       </c>
       <c r="F524" s="3" t="n">
         <v>1900</v>
       </c>
       <c r="G524" s="3" t="n">
         <v>64</v>
       </c>
       <c r="H524" s="3" t="inlineStr">
         <is>
           <t>м</t>
         </is>
       </c>
       <c r="I524" s="3" t="n">
-        <v>103</v>
+        <v>112</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>92.5</v>
+        <v>95</v>
       </c>
       <c r="K524" s="3" t="inlineStr">
         <is>
           <t>https://shnur-ok.ru/kanaty/dzhutovye/dzhutovyj-kanat-24-mm/</t>
         </is>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="3" t="inlineStr">
         <is>
           <t>10107</t>
         </is>
       </c>
       <c r="B525" s="3" t="inlineStr">
         <is>
           <t>Канат джутовый, 26 мм</t>
         </is>
       </c>
       <c r="C525" s="3" t="n">
         <v>26</v>
       </c>
       <c r="D525" s="3" t="n"/>
       <c r="E525" s="3" t="n">
         <v>468</v>
       </c>
@@ -21802,54 +21802,54 @@
       </c>
       <c r="B534" s="3" t="inlineStr">
         <is>
           <t>Канат хлопчатобумажный, 12 мм</t>
         </is>
       </c>
       <c r="C534" s="3" t="n">
         <v>12</v>
       </c>
       <c r="D534" s="3" t="n"/>
       <c r="E534" s="3" t="n">
         <v>100</v>
       </c>
       <c r="F534" s="3" t="n">
         <v>505</v>
       </c>
       <c r="G534" s="3" t="n">
         <v>240</v>
       </c>
       <c r="H534" s="3" t="inlineStr">
         <is>
           <t>м</t>
         </is>
       </c>
       <c r="I534" s="3" t="n">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="K534" s="3" t="inlineStr">
         <is>
           <t>https://shnur-ok.ru/kanaty/hb/kanat-hlopchatobumazhnyj-12-mm/</t>
         </is>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="3" t="inlineStr">
         <is>
           <t>10115</t>
         </is>
       </c>
       <c r="B535" s="3" t="inlineStr">
         <is>
           <t>Канат хлопчатобумажный, 14 мм</t>
         </is>
       </c>
       <c r="C535" s="3" t="n">
         <v>14</v>
       </c>
       <c r="D535" s="3" t="n"/>
       <c r="E535" s="3" t="n">
         <v>140</v>
       </c>